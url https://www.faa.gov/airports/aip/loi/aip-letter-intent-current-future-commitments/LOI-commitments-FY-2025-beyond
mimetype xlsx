--- v0 (2025-10-09)
+++ v1 (2026-04-02)
@@ -1,336 +1,338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mike CTR Crader\Desktop\LOI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mike CTR Crader\Desktop\LOI Program\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85418B43-C0F6-43AC-8161-E58B9A9D7A54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF08F487-58A9-40CD-BD3D-2BC85C8683FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-75" yWindow="90" windowWidth="17340" windowHeight="17355" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2730" yWindow="1365" windowWidth="25185" windowHeight="15795" xr2:uid="{41B77F52-8502-488C-A9A7-B07FAE8B4208}"/>
   </bookViews>
   <sheets>
-    <sheet name="LOI Commitments By Fiscal Year " sheetId="1" r:id="rId1"/>
+    <sheet name="LOI Commitments FY2026 and Beyo" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
+  <si>
+    <t>LOI Commitments By Fiscal Year</t>
+  </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Airport Name</t>
   </si>
   <si>
     <t>Hub Type</t>
   </si>
   <si>
-    <t>Discretionary 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Discretionary 2026</t>
   </si>
   <si>
     <t>Entitlement 2026</t>
   </si>
   <si>
     <t>Discretionary 2027</t>
   </si>
   <si>
     <t>Entitlement 2027</t>
   </si>
   <si>
     <t>Discretionary 2028</t>
   </si>
   <si>
     <t>Entitlement 2028</t>
   </si>
   <si>
     <t>Discretionary 2029</t>
   </si>
   <si>
     <t>Entitlement 2029</t>
   </si>
   <si>
     <t>Discretionary 2030</t>
   </si>
   <si>
     <t>Entitlement 2030</t>
   </si>
   <si>
     <t>Discretionary 2031</t>
   </si>
   <si>
     <t>Entitlement 2031</t>
   </si>
   <si>
     <t>Discretionary 2032</t>
   </si>
   <si>
     <t>Entitlement 2032</t>
   </si>
   <si>
     <t>Discretionary 2033</t>
   </si>
   <si>
     <t>Entitlement 2033</t>
   </si>
   <si>
+    <t>Discretionary 2034</t>
+  </si>
+  <si>
+    <t>Entitlement 2034</t>
+  </si>
+  <si>
     <t>Discretionary Beyond</t>
   </si>
   <si>
     <t>Entitlement Beyond</t>
   </si>
   <si>
     <t>Discretionary Total</t>
   </si>
   <si>
     <t>Entitlement Total</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>San Diego</t>
   </si>
   <si>
     <t>San Diego International</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Chicago</t>
   </si>
   <si>
     <t>Chicago O'Hare International</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>Charlotte/Douglas International</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
-    <t>Dallas-Fort Worth</t>
-[...2 lines deleted...]
-    <t>Dallas-Fort Worth International</t>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Austin-Bergstrom International</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Ronald Reagan Washington Ntl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
-      <name val="Calibri Light"/>
+      <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -466,52 +468,64 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -598,1079 +612,263 @@
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right/>
+      <top style="thin">
         <color rgb="FF000000"/>
-      </right>
-[...24 lines deleted...]
-      <top/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom/>
-[...3 lines deleted...]
-      <left style="thin">
+      <bottom style="thin">
         <color rgb="FF000000"/>
-      </left>
-[...17 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="31">
-[...716 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1678,51 +876,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1789,65 +987,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1868,614 +1066,636 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:Z6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9264E949-E94C-481E-9075-FBA5D590B510}">
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="4" ySplit="1" topLeftCell="P2" activePane="bottomRight" state="frozenSplit"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="E2" sqref="E2"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozenSplit"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.140625" style="1" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11.140625" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="26" width="23.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="9" t="s">
+    <row r="1" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="11"/>
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
+      <c r="Y1" s="11"/>
+      <c r="Z1" s="12"/>
+    </row>
+    <row r="2" spans="1:26" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="9" t="s">
+      <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="9" t="s">
+      <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="9" t="s">
+      <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="9" t="s">
+      <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="9" t="s">
+      <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="9" t="s">
+      <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="9" t="s">
+      <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="9" t="s">
+      <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="9" t="s">
+      <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="9" t="s">
+      <c r="N2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="9" t="s">
+      <c r="O2" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="9" t="s">
+      <c r="P2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="9" t="s">
+      <c r="Q2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="9" t="s">
+      <c r="R2" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="9" t="s">
+      <c r="S2" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="9" t="s">
+      <c r="T2" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="9" t="s">
+      <c r="U2" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="9" t="s">
+      <c r="V2" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="9" t="s">
+      <c r="W2" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="9" t="s">
+      <c r="X2" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="10" t="s">
+      <c r="Y2" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="Z2" s="2" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="3" spans="1:26" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="B3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="C3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="E2" s="3">
+      <c r="D3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="5">
         <v>10000000</v>
       </c>
-      <c r="F2" s="4">
-[...2 lines deleted...]
-      <c r="G2" s="3">
+      <c r="F3" s="6">
+        <v>0</v>
+      </c>
+      <c r="G3" s="5">
         <v>10000000</v>
       </c>
-      <c r="H2" s="4">
-[...2 lines deleted...]
-      <c r="I2" s="3">
+      <c r="H3" s="6">
+        <v>0</v>
+      </c>
+      <c r="I3" s="5">
         <v>10000000</v>
       </c>
-      <c r="J2" s="4">
-[...2 lines deleted...]
-      <c r="K2" s="3">
+      <c r="J3" s="6">
+        <v>0</v>
+      </c>
+      <c r="K3" s="5">
         <v>10000000</v>
       </c>
-      <c r="L2" s="4">
-[...8 lines deleted...]
-      <c r="O2" s="3">
+      <c r="L3" s="6">
+        <v>0</v>
+      </c>
+      <c r="M3" s="5">
         <v>15000000</v>
       </c>
-      <c r="P2" s="4">
-[...2 lines deleted...]
-      <c r="Q2" s="3">
+      <c r="N3" s="6">
+        <v>0</v>
+      </c>
+      <c r="O3" s="5">
         <v>15000000</v>
       </c>
-      <c r="R2" s="4">
-[...24 lines deleted...]
-        <v>4288894</v>
+      <c r="P3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>0</v>
+      </c>
+      <c r="R3" s="6">
+        <v>0</v>
+      </c>
+      <c r="S3" s="6">
+        <v>0</v>
+      </c>
+      <c r="T3" s="6">
+        <v>0</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="5">
+        <v>70000000</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+    <row r="4" spans="1:26" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E3" s="3">
+      <c r="E4" s="8">
+        <v>20000000</v>
+      </c>
+      <c r="F4" s="9">
+        <v>0</v>
+      </c>
+      <c r="G4" s="9">
+        <v>0</v>
+      </c>
+      <c r="H4" s="9">
+        <v>0</v>
+      </c>
+      <c r="I4" s="9">
+        <v>0</v>
+      </c>
+      <c r="J4" s="9">
+        <v>0</v>
+      </c>
+      <c r="K4" s="9">
+        <v>0</v>
+      </c>
+      <c r="L4" s="9">
+        <v>0</v>
+      </c>
+      <c r="M4" s="9">
+        <v>0</v>
+      </c>
+      <c r="N4" s="9">
+        <v>0</v>
+      </c>
+      <c r="O4" s="9">
+        <v>0</v>
+      </c>
+      <c r="P4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>0</v>
+      </c>
+      <c r="R4" s="9">
+        <v>0</v>
+      </c>
+      <c r="S4" s="9">
+        <v>0</v>
+      </c>
+      <c r="T4" s="9">
+        <v>0</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="8">
+        <v>20000000</v>
+      </c>
+      <c r="Z4" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="5">
+        <v>15000000</v>
+      </c>
+      <c r="F5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="G5" s="5">
+        <v>20000000</v>
+      </c>
+      <c r="H5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="I5" s="5">
+        <v>20000000</v>
+      </c>
+      <c r="J5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="K5" s="5">
+        <v>20000000</v>
+      </c>
+      <c r="L5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="M5" s="5">
+        <v>20000000</v>
+      </c>
+      <c r="N5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="O5" s="5">
+        <v>25000000</v>
+      </c>
+      <c r="P5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="Q5" s="5">
         <v>30000000</v>
       </c>
-      <c r="F3" s="4">
-[...60 lines deleted...]
-        <v>0</v>
+      <c r="R5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="S5" s="5">
+        <v>30000000</v>
+      </c>
+      <c r="T5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="U5" s="5">
+        <v>30000000</v>
+      </c>
+      <c r="V5" s="5">
+        <v>6500000</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="5">
+        <v>210000000</v>
+      </c>
+      <c r="Z5" s="5">
+        <v>58500000</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E4" s="3">
+    <row r="6" spans="1:26" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="9">
+        <v>0</v>
+      </c>
+      <c r="F6" s="9">
+        <v>0</v>
+      </c>
+      <c r="G6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="H6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="I6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="J6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="K6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="L6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="M6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="N6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="O6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="P6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="R6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="S6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="T6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="U6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="V6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="W6" s="8">
+        <v>11000000</v>
+      </c>
+      <c r="X6" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>99000000</v>
+      </c>
+      <c r="Z6" s="8">
+        <v>9000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="5">
         <v>15000000</v>
       </c>
-      <c r="F4" s="3">
-[...2 lines deleted...]
-      <c r="G4" s="3">
+      <c r="F7" s="6">
+        <v>0</v>
+      </c>
+      <c r="G7" s="5">
         <v>15000000</v>
       </c>
-      <c r="H4" s="3">
-[...156 lines deleted...]
-      <c r="G6" s="13">
+      <c r="H7" s="6">
+        <v>0</v>
+      </c>
+      <c r="I7" s="5">
         <v>15000000</v>
       </c>
-      <c r="H6" s="14">
-[...2 lines deleted...]
-      <c r="I6" s="13">
+      <c r="J7" s="6">
+        <v>0</v>
+      </c>
+      <c r="K7" s="5">
         <v>15000000</v>
       </c>
-      <c r="J6" s="14">
-[...14 lines deleted...]
-      <c r="O6" s="13">
+      <c r="L7" s="6">
+        <v>0</v>
+      </c>
+      <c r="M7" s="5">
         <v>13000000</v>
       </c>
-      <c r="P6" s="14">
-[...29 lines deleted...]
-      <c r="Z6" s="15">
+      <c r="N7" s="6">
+        <v>0</v>
+      </c>
+      <c r="O7" s="6">
+        <v>0</v>
+      </c>
+      <c r="P7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>0</v>
+      </c>
+      <c r="R7" s="6">
+        <v>0</v>
+      </c>
+      <c r="S7" s="6">
+        <v>0</v>
+      </c>
+      <c r="T7" s="6">
+        <v>0</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="5">
+        <v>73000000</v>
+      </c>
+      <c r="Z7" s="6">
         <v>0</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:Z1"/>
+  </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup scale="24" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;LNovember 4, 2024&amp;CAIP Letter of Intent Commitments</oddHeader>
+    <oddHeader>&amp;LJanuary 22, 2026&amp;CAIP Letter of Intent Commitments</oddHeader>
     <oddFooter>&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LOI Commitments By Fiscal Year </vt:lpstr>
+      <vt:lpstr>LOI Commitments FY2026 and Beyo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kumar, Neil (FAA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>